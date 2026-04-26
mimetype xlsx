--- v0 (2025-11-06)
+++ v1 (2026-04-26)
@@ -5,92 +5,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28324"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Emília Sotáková\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8F72FF15-EF8A-4930-84B0-4990B8B409E4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DCB7F14A-5D9D-4703-93DF-D58ED9864CF6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hárok1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="72">
   <si>
     <t>Typ a číslo projektu</t>
   </si>
   <si>
     <t>Názov projektu (úlohy)</t>
   </si>
   <si>
     <t>Zodpovedný riešiteľ</t>
   </si>
   <si>
-    <t xml:space="preserve">Mená zodpovedených riešiteľov a spoluriešiteľov  </t>
-[...1 lines deleted...]
-  <si>
     <t>zač.</t>
   </si>
   <si>
     <t>kon.</t>
   </si>
   <si>
     <t>Katedra anglistiky a amerikanistiky</t>
   </si>
   <si>
     <t xml:space="preserve">Katedra slovakistiky, slovanských filológií a komunikácie </t>
   </si>
   <si>
     <t>Katedra psychológie</t>
   </si>
   <si>
     <t xml:space="preserve">Katedra filozofie a dejín filozofie </t>
   </si>
   <si>
     <t>Katedra histórie</t>
   </si>
   <si>
     <t>Doba riešenia</t>
   </si>
   <si>
     <t>mesiac /rok</t>
@@ -107,80 +104,74 @@
   <si>
     <t>06/2025</t>
   </si>
   <si>
     <t>07/2021</t>
   </si>
   <si>
     <t>APVV-20-0179</t>
   </si>
   <si>
     <t> Interaktívny hypertextový lexikón literárnej vedy s korpusom kľúčových literárnovedných textov</t>
   </si>
   <si>
     <t>za UPJŠ:                                                                        prof. PhDr. Marián Andričík, PhD.</t>
   </si>
   <si>
     <t>Katedra politológie</t>
   </si>
   <si>
     <t>APVV-20-0334</t>
   </si>
   <si>
     <t>„Nie je to pravda, ale mohla byť“. Konšpiračné teórie a hoaxy v modernom vývoji Slovenska v európskom kontexte</t>
   </si>
   <si>
-    <t>Mgr. Gabriel Eštok, PhD., Mgr. Patrik Furik</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Katedra germanistiky </t>
   </si>
   <si>
     <t xml:space="preserve">Verba volant scripta manent. Slová uletia, zapísané zostáva. Karpathen Post - ako zdroj regionálnych dejín, jazyka a kultúry na Spiši na prelome 19. a 20. storočia </t>
   </si>
   <si>
     <t>APVV-21-0485</t>
   </si>
   <si>
     <t>prof. Dr. Jorg Meier</t>
   </si>
   <si>
     <t>07/2022</t>
   </si>
   <si>
     <t>APVV-22-0301</t>
   </si>
   <si>
     <t>Dejiny umenia v Slovenskom štáte a v nacistickej Európe. Inštitúcie a recepcia medzi centrom a perifériou</t>
   </si>
   <si>
     <t xml:space="preserve">za UPJŠ:                                               prof. PaedDr. Martin Pekár, PhD. </t>
   </si>
   <si>
-    <t xml:space="preserve">Mgr. Zuzana Tokárová, PhD. </t>
-[...1 lines deleted...]
-  <si>
     <t>07/2023</t>
   </si>
   <si>
     <t>06/2027</t>
   </si>
   <si>
     <t>APVV-22-0261</t>
   </si>
   <si>
     <t>Úloha podporných nástrojov pre skorú diagnostiku a terapiu u detí s poruchami sluchu a reči</t>
   </si>
   <si>
     <t xml:space="preserve">za UPJŠ: Ing. Eva Kiktová, PhD. </t>
   </si>
   <si>
     <t>APVV-22-0458</t>
   </si>
   <si>
     <t xml:space="preserve">Analýza stavu slovenských vedeckých výstupov a záverčných prác v spoločenských vedách </t>
   </si>
   <si>
     <t xml:space="preserve">za UPJŠ: Mgr. Pavol Kačmár, PhD. </t>
   </si>
   <si>
     <t>06/2026</t>
@@ -212,127 +203,103 @@
   <si>
     <t>APVV-23-0548</t>
   </si>
   <si>
     <t>Keď ciele spaľujú: Systematické overenie roly dosahovania cieľov v rámci pracovnej angažovanosti a rozvoja symptómov vyhorenia</t>
   </si>
   <si>
     <t>doc. Mgr. Pavol Kačmár, PhD.</t>
   </si>
   <si>
     <t>Katedra pedagogickej psychológie a psychológie zdravia</t>
   </si>
   <si>
     <t>APVV-23-0500</t>
   </si>
   <si>
     <t>Hlbšie porozumenie well-beingu učiteľov: Zmiešané metódy výskumu well-beingu učiteľov, zahrňujúc vzťah učiteľ-rodič</t>
   </si>
   <si>
     <t>doc. Mgr. Mária Bačíková, PhD.</t>
   </si>
   <si>
     <t>SK-AT-23-0022</t>
   </si>
   <si>
-    <t>Mgr. Ľubomír Andrej, Mgr. Lucia Gallová, doc. Mgr. Renáta Gregová, PhD., Mgr. Milana Hrachova, Mgr. Dmytro Hrytsu, prof. PaedDr. Lívia Körtvélyessy, PhD., Mgr. René Šebeňa, PhD.</t>
-[...1 lines deleted...]
-  <si>
     <t>prof. Mgr. Renáta Panocová, PhD.</t>
   </si>
   <si>
     <t>Pojmy, kompozitá a kolokácie v nemčine a slovenčine</t>
   </si>
   <si>
-    <t>PhDr. Iveta Bónová, PhD., Mgr. Peter Getlík, PhD., doc. Mgr. Monika Hricová, PhD., Mgr. Lena Ivančová, PhD., PhDr. Lucia Jasinská, PhD.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 07/2021</t>
   </si>
   <si>
-    <t xml:space="preserve">Mgr. Martin Babjak, doc. Mgr. Kristína Bosáková, PhD., PhDr. Dušan Hruška, PhD., doc. PhDr. Štefan Jusko, PhD., Mgr. Beatrix Suzanne Lepis, prof. PhDr. Vladimír Leško, CSc., PhDr. Katarína Mayerová, PhD., Mgr. Dávid Natafaluši, Mgr. Martin Škára, PhD., doc. Mgr. Róbert Stojka, PhD., Mgr. Dávid Natafaluši, Mgr. Silvia Caisová, PhD., doc. Mgr. Adriana Jesenková, PhD., Dr.h.c. prof. Dr. Josef Dolista, PhD., Mgr. Natália Tarnóczyová, Mgr. Martin Medvecký </t>
-[...7 lines deleted...]
-  <si>
     <t>Ing. Anna Lapčáková</t>
   </si>
   <si>
     <t>za UPJŠ:                                                        Mgr. Dvorský Tomáš, PhD.</t>
   </si>
   <si>
     <t>Zoznam projektov APVV a ich riešiteľských kolektívov na FF UPJŠ v roku 2025</t>
   </si>
   <si>
     <t>prof. PaedDr. Lívia Körtvélyessy PhD.</t>
   </si>
   <si>
     <t>Katedra pedagogiky</t>
   </si>
   <si>
     <t>Kvality učiteľa 21. storočia: Prenositeľné spôsobilosti budúcich učiteľov pre moderné vzdelávanie</t>
   </si>
   <si>
     <t>doc. PaedDr. Renáta Orosová, PhD.</t>
   </si>
   <si>
-    <t xml:space="preserve">Mgr. Silvia Mitterpák Caisová, PhD., PaedDr. Michal Novocký, PhD., Mgr. Beáta Sakalová, PhD., prof. Volodymyr Starosta, DrSc., Mgr. Zuzana Vagaská, PhD. </t>
-[...1 lines deleted...]
-  <si>
     <t>APVV-24-0489</t>
   </si>
   <si>
     <t>09/2025</t>
   </si>
   <si>
     <t>08/2029</t>
   </si>
   <si>
-    <t>za UPJŠ:                                                    Mgr. Peter Dubóczi, PhD. </t>
-[...1 lines deleted...]
-  <si>
     <t>APVV-24-0174</t>
   </si>
   <si>
     <t>Mechanizmy sebaobrany demokracie: Koncept militantnej demokracie v podmienkach Slovenska</t>
   </si>
   <si>
-    <t>Mgr. Ľubomíra Demská, doc. PhDr. Anna Džambová, CSc., prof. PhDr. Ján Gbúr, CSc., PhDr. Marián Gladiš, PhD., doc. Zsuzsanna Iványi, Dr. Michaela Kováčová, Mgr. Alexandra Popovičová, PhD., doc. PaedDr. Ingrid Puchalová, PhD., Mgr. Ulrika Stromplová, PhD., Mgr. Juraj Dvorský, PhD., PhDr.PaedDr. Ján Markech, PhD.MBA</t>
-[...2 lines deleted...]
-    <t>doc. Mgr. Gabriel Baník, PhD., Mgr. Jozef Benka, PhD., doc. PhDr. Beata Gajdošová, PhD., PhDr. Anna Janovská, PhD., Mgr. Ondrej Kalina, PhD., Mgr. Zuzana Michalove, Mgr. Janka Liptáková, prof. PhDr. Oľga Orosová, CSc. , Mgr. Michaela Škvarová MSc., Mgr. Marta Dobrowolská Kulanová, PhD., Mgr. Lucia Barbierik, PhD.</t>
+    <t>za UPJŠ:                                                    PhDr. Martin Horemuž, PhD.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
@@ -362,56 +329,50 @@
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
-      <name val="Times New Roman"/>
-[...4 lines deleted...]
-      <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="5" tint="-0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="13">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -864,187 +825,187 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="101">
+  <cellXfs count="99">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="3" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="11" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="10" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="10" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="10" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1134,56 +1095,50 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normálna" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
@@ -1451,532 +1406,487 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:H34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:F1"/>
+      <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="26.88671875" customWidth="1"/>
     <col min="2" max="3" width="30.109375" customWidth="1"/>
-    <col min="4" max="4" width="48.109375" customWidth="1"/>
-    <col min="5" max="6" width="8.5546875" customWidth="1"/>
+    <col min="4" max="5" width="8.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:5" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="81" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
-      <c r="E1" s="82"/>
-[...2 lines deleted...]
-    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E1" s="83"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A2" s="84" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="87" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="91" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="91" t="s">
-[...7 lines deleted...]
-    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="D2" s="87" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2" s="93"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A3" s="85"/>
       <c r="B3" s="88"/>
       <c r="C3" s="92"/>
-      <c r="D3" s="92"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="D3" s="88" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="94"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A4" s="85"/>
       <c r="B4" s="89"/>
       <c r="C4" s="92"/>
-      <c r="D4" s="93"/>
+      <c r="D4" s="95" t="s">
+        <v>3</v>
+      </c>
       <c r="E4" s="97" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="99" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="5" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="86"/>
       <c r="B5" s="90"/>
       <c r="C5" s="2"/>
-      <c r="D5" s="94"/>
+      <c r="D5" s="96"/>
       <c r="E5" s="98"/>
-      <c r="F5" s="100"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:6" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="6" spans="1:5" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="75" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B6" s="76"/>
       <c r="C6" s="76"/>
       <c r="D6" s="76"/>
-      <c r="E6" s="76"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" s="12" customFormat="1" ht="65.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E6" s="77"/>
+    </row>
+    <row r="7" spans="1:5" s="11" customFormat="1" ht="65.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A7" s="5" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="D7" s="8" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="E7" s="9" t="s">
-        <v>50</v>
-[...9 lines deleted...]
-      <c r="B8" s="27" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" s="11" customFormat="1" ht="56.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" s="35" t="s">
+        <v>62</v>
+      </c>
+      <c r="D8" s="36" t="s">
         <v>47</v>
       </c>
-      <c r="C8" s="33" t="s">
-[...12 lines deleted...]
-    <row r="9" spans="1:6" s="13" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E8" s="37" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="12" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="63" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B9" s="64"/>
       <c r="C9" s="64"/>
       <c r="D9" s="64"/>
-      <c r="E9" s="64"/>
-[...3 lines deleted...]
-      <c r="A10" s="32" t="s">
+      <c r="E9" s="65"/>
+    </row>
+    <row r="10" spans="1:5" ht="75.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="35" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="36" t="s">
         <v>27</v>
       </c>
-      <c r="B10" s="27" t="s">
-[...15 lines deleted...]
-    <row r="11" spans="1:6" s="12" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E10" s="37" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="11" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="78" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B11" s="79"/>
       <c r="C11" s="79"/>
       <c r="D11" s="79"/>
-      <c r="E11" s="79"/>
-[...3 lines deleted...]
-      <c r="A12" s="37" t="s">
+      <c r="E11" s="80"/>
+    </row>
+    <row r="12" spans="1:5" s="11" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="15" t="s">
+      <c r="C12" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="C12" s="38" t="s">
-[...21 lines deleted...]
-        <v>62</v>
+      <c r="D12" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E12" s="40" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="63.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" s="18" t="s">
+        <v>31</v>
       </c>
       <c r="E13" s="19" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:6" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A14" s="54" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B14" s="55"/>
       <c r="C14" s="55"/>
       <c r="D14" s="55"/>
-      <c r="E14" s="55"/>
-[...3 lines deleted...]
-      <c r="A15" s="21" t="s">
+      <c r="E14" s="56"/>
+    </row>
+    <row r="15" spans="1:5" s="11" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="E15" s="43" t="s">
         <v>39</v>
       </c>
-      <c r="B15" s="15" t="s">
-[...21 lines deleted...]
-        <v>53</v>
+    </row>
+    <row r="16" spans="1:5" s="11" customFormat="1" ht="110.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" s="22" t="s">
+        <v>50</v>
       </c>
       <c r="D16" s="23" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="E16" s="24" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-    <row r="17" spans="1:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="60" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B17" s="61"/>
       <c r="C17" s="61"/>
       <c r="D17" s="61"/>
-      <c r="E17" s="61"/>
-[...3 lines deleted...]
-      <c r="A18" s="43" t="s">
+      <c r="E17" s="62"/>
+    </row>
+    <row r="18" spans="1:8" ht="135" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="E18" s="46" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="27" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="F18" s="3"/>
       <c r="G18" s="3"/>
-      <c r="H18" s="3"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="H18" s="4"/>
+    </row>
+    <row r="19" spans="1:8" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="72" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B19" s="73"/>
       <c r="C19" s="73"/>
       <c r="D19" s="73"/>
-      <c r="E19" s="73"/>
-[...3 lines deleted...]
-      <c r="A20" s="46" t="s">
+      <c r="E19" s="74"/>
+    </row>
+    <row r="20" spans="1:8" ht="73.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="C20" s="35" t="s">
         <v>30</v>
       </c>
-      <c r="B20" s="27" t="s">
+      <c r="D20" s="45" t="s">
         <v>31</v>
       </c>
-      <c r="C20" s="33" t="s">
+      <c r="E20" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="D20" s="47" t="s">
-[...9 lines deleted...]
-    <row r="21" spans="1:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="21" spans="1:8" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="69" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B21" s="70"/>
       <c r="C21" s="70"/>
       <c r="D21" s="70"/>
-      <c r="E21" s="70"/>
-[...4 lines deleted...]
-      <c r="A22" s="26" t="s">
+      <c r="E21" s="71"/>
+      <c r="G21" s="1"/>
+    </row>
+    <row r="22" spans="1:8" ht="49.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="B22" s="26" t="s">
         <v>22</v>
       </c>
-      <c r="B22" s="27" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="28" t="s">
+      <c r="C22" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="D22" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="E22" s="29" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="49.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B23" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="C23" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="D23" s="28" t="s">
+        <v>67</v>
+      </c>
+      <c r="E23" s="29" t="s">
         <v>68</v>
       </c>
-      <c r="D22" s="29" t="s">
-[...27 lines deleted...]
-    <row r="24" spans="1:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="24" spans="1:8" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="66" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="B24" s="67"/>
       <c r="C24" s="67"/>
       <c r="D24" s="67"/>
-      <c r="E24" s="67"/>
-[...16 lines deleted...]
-      <c r="F25" s="31" t="s">
+      <c r="E24" s="68"/>
+    </row>
+    <row r="25" spans="1:8" ht="66.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B25" s="26" t="s">
         <v>42</v>
       </c>
-    </row>
-    <row r="26" spans="1:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C25" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="D25" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="E25" s="29" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="57" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="B26" s="58"/>
       <c r="C26" s="58"/>
       <c r="D26" s="58"/>
-      <c r="E26" s="58"/>
-[...22 lines deleted...]
-    <row r="28" spans="1:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E26" s="59"/>
+    </row>
+    <row r="27" spans="1:8" ht="89.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="C27" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="D27" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="E27" s="29" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A28" s="51" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="B28" s="52"/>
       <c r="C28" s="52"/>
       <c r="D28" s="52"/>
-      <c r="E28" s="52"/>
-[...28 lines deleted...]
-      <c r="A32" s="50" t="s">
+      <c r="E28" s="53"/>
+    </row>
+    <row r="29" spans="1:8" ht="64.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="D29" s="28" t="s">
         <v>67</v>
       </c>
+      <c r="E29" s="29" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="64.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="30"/>
+      <c r="B30" s="31"/>
+      <c r="C30" s="32"/>
+      <c r="D30" s="33"/>
+      <c r="E30" s="33"/>
+    </row>
+    <row r="31" spans="1:8" ht="64.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="33" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A33" s="49">
+        <v>46114</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A34" s="50" t="s">
+        <v>59</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="19">
-[...2 lines deleted...]
-    <mergeCell ref="A1:F1"/>
+  <mergeCells count="18">
+    <mergeCell ref="A6:E6"/>
+    <mergeCell ref="A11:E11"/>
+    <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="B2:B5"/>
     <mergeCell ref="C2:C4"/>
-    <mergeCell ref="D2:D5"/>
-[...1 lines deleted...]
-    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="D2:E2"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
-    <mergeCell ref="F4:F5"/>
-[...7 lines deleted...]
-    <mergeCell ref="A19:F19"/>
+    <mergeCell ref="A28:E28"/>
+    <mergeCell ref="A14:E14"/>
+    <mergeCell ref="A26:E26"/>
+    <mergeCell ref="A17:E17"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A24:E24"/>
+    <mergeCell ref="A21:E21"/>
+    <mergeCell ref="A19:E19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="81" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hárky</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hárok1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>