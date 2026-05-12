--- v0 (2025-10-08)
+++ v1 (2026-05-12)
@@ -5,191 +5,167 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28324"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Emília Sotáková\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9793AFB7-5985-4842-A4AC-6B8B68A29A8C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7A57759F-BD27-4FE3-B744-4EDA5523021A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hárok1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="71">
   <si>
     <t xml:space="preserve">prof.PhDr. Eugen Andreanský, PhD. </t>
   </si>
   <si>
     <t>APVV-20-0583</t>
   </si>
   <si>
     <t>06/2025</t>
   </si>
   <si>
     <t>07/2021</t>
   </si>
   <si>
     <t>APVV-20-0179</t>
   </si>
   <si>
     <t>APVV-20-0334</t>
   </si>
   <si>
-    <t>Mgr. Gabriel Eštok, PhD., Mgr. Patrik Furik</t>
-[...1 lines deleted...]
-  <si>
     <t>APVV-21-0485</t>
   </si>
   <si>
     <t>prof. Dr. Jorg Meier</t>
   </si>
   <si>
     <t>07/2022</t>
   </si>
   <si>
     <t>APVV-22-0301</t>
   </si>
   <si>
-    <t xml:space="preserve">Mgr. Zuzana Tokárová, PhD. </t>
-[...1 lines deleted...]
-  <si>
     <t>07/2023</t>
   </si>
   <si>
     <t>06/2027</t>
   </si>
   <si>
     <t>APVV-22-0261</t>
   </si>
   <si>
     <t>APVV-22-0458</t>
   </si>
   <si>
     <t>06/2026</t>
   </si>
   <si>
     <t>APVV-21-0198</t>
   </si>
   <si>
     <t>06/2028</t>
   </si>
   <si>
     <t>APVV-23-0027</t>
   </si>
   <si>
     <t>07/2024</t>
   </si>
   <si>
     <t>APVV-23-0548</t>
   </si>
   <si>
     <t>doc. Mgr. Pavol Kačmár, PhD.</t>
   </si>
   <si>
     <t>APVV-23-0500</t>
   </si>
   <si>
     <t>doc. Mgr. Mária Bačíková, PhD.</t>
   </si>
   <si>
     <t>SK-AT-23-0022</t>
   </si>
   <si>
-    <t>Mgr. Ľubomír Andrej, Mgr. Lucia Gallová, doc. Mgr. Renáta Gregová, PhD., Mgr. Milana Hrachova, Mgr. Dmytro Hrytsu, prof. PaedDr. Lívia Körtvélyessy, PhD., Mgr. René Šebeňa, PhD.</t>
-[...1 lines deleted...]
-  <si>
     <t>prof. Mgr. Renáta Panocová, PhD.</t>
   </si>
   <si>
-    <t>PhDr. Iveta Bónová, PhD., Mgr. Peter Getlík, PhD., doc. Mgr. Monika Hricová, PhD., Mgr. Lena Ivančová, PhD., PhDr. Lucia Jasinská, PhD.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 07/2021</t>
   </si>
   <si>
-    <t xml:space="preserve">Mgr. Martin Babjak, doc. Mgr. Kristína Bosáková, PhD., PhDr. Dušan Hruška, PhD., doc. PhDr. Štefan Jusko, PhD., Mgr. Beatrix Suzanne Lepis, prof. PhDr. Vladimír Leško, CSc., PhDr. Katarína Mayerová, PhD., Mgr. Dávid Natafaluši, Mgr. Martin Škára, PhD., doc. Mgr. Róbert Stojka, PhD., Mgr. Dávid Natafaluši, Mgr. Silvia Caisová, PhD., doc. Mgr. Adriana Jesenková, PhD., Dr.h.c. prof. Dr. Josef Dolista, PhD., Mgr. Natália Tarnóczyová, Mgr. Martin Medvecký </t>
-[...7 lines deleted...]
-  <si>
     <t>Ing. Anna Lapčáková</t>
   </si>
   <si>
     <t>prof. PaedDr. Lívia Körtvélyessy PhD.</t>
   </si>
   <si>
     <t>doc. PaedDr. Renáta Orosová, PhD.</t>
   </si>
   <si>
-    <t xml:space="preserve">Mgr. Silvia Mitterpák Caisová, PhD., PaedDr. Michal Novocký, PhD., Mgr. Beáta Sakalová, PhD., prof. Volodymyr Starosta, DrSc., Mgr. Zuzana Vagaská, PhD. </t>
-[...1 lines deleted...]
-  <si>
     <t>APVV-24-0489</t>
   </si>
   <si>
     <t>09/2025</t>
   </si>
   <si>
     <t>08/2029</t>
   </si>
   <si>
     <t>APVV-24-0174</t>
   </si>
   <si>
     <t>Project No.</t>
   </si>
   <si>
     <t>Project Name</t>
   </si>
   <si>
     <t xml:space="preserve"> Department of Slovak Studies, Slavonic Philologies, and Communication</t>
   </si>
   <si>
     <t>Principal Investigator</t>
   </si>
   <si>
     <t>Department of British and American Studies</t>
@@ -203,53 +179,50 @@
   <si>
     <t>Department of Classical Philology</t>
   </si>
   <si>
     <t>Department of History</t>
   </si>
   <si>
     <t>Department of Political Science</t>
   </si>
   <si>
     <t>Department of Education</t>
   </si>
   <si>
     <t>Department of Educational Psychology and Psychology of Health</t>
   </si>
   <si>
     <t>Time of Implementation</t>
   </si>
   <si>
     <t>From</t>
   </si>
   <si>
     <t>To</t>
   </si>
   <si>
-    <t>Names of Co-investigators</t>
-[...1 lines deleted...]
-  <si>
     <t>List of APVV Projects and Their Research Teams at the Faculty of Arts, Pavol Jozef Šafárik University in 2025</t>
   </si>
   <si>
     <t>Language Training Centre</t>
   </si>
   <si>
     <t>Self-defense mechanisms of democracy: The concept of militant democracy in conditions of the Slovak Republic</t>
   </si>
   <si>
     <t>Teacher Qualities of the 21st Century: Transferable Competencies of Future Teachers for Modern Education</t>
   </si>
   <si>
     <t>Onomatopoeia on the crossroads of psychology, physiology and psycholinguistics</t>
   </si>
   <si>
     <t>Goals on Fire: Systematic Corroboration of the Role of Goal Striving in Work-Engagement and Burnout Symptoms Development</t>
   </si>
   <si>
     <t>In-depth Insights to Teachers' Well-Being: A Mixed Methods Exploration of Teachers' Well-Being, Including the Parent-teacher Relationship</t>
   </si>
   <si>
     <t>History of Art in the Slovak State and Nazi Europe. Institutions and reception between centre and periphery</t>
   </si>
   <si>
     <t>The role of early diagnostic and therapeutic supportive tools for children with hearing disabilities and speech disorders</t>
@@ -266,70 +239,64 @@
   <si>
     <t>Interactive hypertext lexicon of literary studies with a corpus of key literary studies text</t>
   </si>
   <si>
     <t>This is not true, but it could be”. Conspiracy theories and the hoaxes in the modern development of Slovakia in the European context</t>
   </si>
   <si>
     <t>Possible Worlds and Modalities: Current Philosophical Approaches</t>
   </si>
   <si>
     <t>Concepts, compounds and collocations in German and Slovak</t>
   </si>
   <si>
     <t xml:space="preserve">from UPJŠ: Ing. Eva Kiktová, PhD. </t>
   </si>
   <si>
     <t xml:space="preserve">from UPJŠ: Mgr. Pavol Kačmár, PhD. </t>
   </si>
   <si>
     <t xml:space="preserve">from UPJŠ:                                               prof. PaedDr. Martin Pekár, PhD. </t>
   </si>
   <si>
     <t>from UPJŠ:                                                        Mgr. Dvorský Tomáš, PhD.</t>
   </si>
   <si>
-    <t>from UPJŠ:                                                    Mgr. Peter Dubóczi, PhD. </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">from UPJŠ:                                               Mgr. Ivana Kupková, PhD. </t>
   </si>
   <si>
     <t>from UPJŠ:                                                                        prof. PhDr. Marián Andričík, PhD.</t>
   </si>
   <si>
-    <t>Mgr. Ľubomíra Demská, doc. PhDr. Anna Džambová, CSc., prof. PhDr. Ján Gbúr, CSc., PhDr. Marián Gladiš, PhD., doc. Zsuzsanna Iványi, Dr. Michaela Kováčová, Mgr. Alexandra Popovičová, PhD., doc. PaedDr. Ingrid Puchalová, PhD., Mgr. Ulrika Stromplová, PhD., Mgr. Juraj Dvorský, PhD. PhDr.PaedDr. Ján Markech, PhD.MBA</t>
-[...2 lines deleted...]
-    <t>doc. Mgr. Gabriel Baník, PhD., Mgr. Jozef Benka, PhD., doc. PhDr. Beata Gajdošová, PhD., PhDr. Anna Janovská, PhD., Mgr. Ondrej Kalina, PhD., Mgr. Zuzana Michalove, Mgr. Janka Liptáková, prof. PhDr. Oľga Orosová, CSc. Mgr. Michaela Škvarová MSc., Mgr. Marta Dobrowolská Kulanová, PhD., Mgr. Lucia Barbierik, PhD.</t>
+    <t>from UPJŠ:                                                   PhDr. Martin Horemuž, PhD.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
@@ -352,56 +319,50 @@
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Times New Roman"/>
-[...4 lines deleted...]
-      <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="5" tint="-0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -844,209 +805,251 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="104">
+  <cellXfs count="102">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="7" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="10" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="10" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="10" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="12" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="12" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1093,98 +1096,50 @@
     <xf numFmtId="49" fontId="2" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="7" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...46 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normálna" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motív balíka Office">
@@ -1434,526 +1389,482 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I31"/>
+  <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:F1"/>
+      <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="26.88671875" customWidth="1"/>
     <col min="2" max="3" width="30.109375" customWidth="1"/>
-    <col min="4" max="4" width="48.109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="9.109375" style="30"/>
+    <col min="4" max="5" width="8.5546875" customWidth="1"/>
+    <col min="6" max="6" width="9.109375" style="32"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="88" t="s">
+    <row r="1" spans="1:6" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="55" t="s">
+        <v>48</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="57"/>
+    </row>
+    <row r="2" spans="1:6" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="58" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="61" t="s">
+        <v>34</v>
+      </c>
+      <c r="C2" s="72" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2" s="61" t="s">
+        <v>45</v>
+      </c>
+      <c r="E2" s="64"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A3" s="59"/>
+      <c r="B3" s="62"/>
+      <c r="C3" s="73"/>
+      <c r="D3" s="65" t="s">
+        <v>46</v>
+      </c>
+      <c r="E3" s="67" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="60"/>
+      <c r="B4" s="63"/>
+      <c r="C4" s="74"/>
+      <c r="D4" s="66"/>
+      <c r="E4" s="68"/>
+    </row>
+    <row r="5" spans="1:6" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="96" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="97"/>
+      <c r="C5" s="97"/>
+      <c r="D5" s="97"/>
+      <c r="E5" s="98"/>
+    </row>
+    <row r="6" spans="1:6" s="10" customFormat="1" ht="65.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="33"/>
+    </row>
+    <row r="7" spans="1:6" s="10" customFormat="1" ht="56.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="C7" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" s="38" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="F7" s="33"/>
+    </row>
+    <row r="8" spans="1:6" s="11" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="84" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="85"/>
+      <c r="C8" s="85"/>
+      <c r="D8" s="85"/>
+      <c r="E8" s="86"/>
+      <c r="F8" s="34"/>
+    </row>
+    <row r="9" spans="1:6" ht="79.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="C9" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="39" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="10" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="99" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="100"/>
+      <c r="C10" s="100"/>
+      <c r="D10" s="100"/>
+      <c r="E10" s="101"/>
+      <c r="F10" s="33"/>
+    </row>
+    <row r="11" spans="1:6" s="10" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="31" t="s">
+        <v>60</v>
+      </c>
+      <c r="C11" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="D11" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" s="43" t="s">
+        <v>2</v>
+      </c>
+      <c r="F11" s="33"/>
+    </row>
+    <row r="12" spans="1:6" ht="63.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="C12" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="D12" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" s="17" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="75" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="76"/>
+      <c r="C13" s="76"/>
+      <c r="D13" s="76"/>
+      <c r="E13" s="77"/>
+    </row>
+    <row r="14" spans="1:6" s="10" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="31" t="s">
         <v>57</v>
       </c>
-      <c r="B1" s="89"/>
-[...6 lines deleted...]
-      <c r="A2" s="91" t="s">
+      <c r="C14" s="45" t="s">
+        <v>65</v>
+      </c>
+      <c r="D14" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="47" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" s="33"/>
+    </row>
+    <row r="15" spans="1:6" s="10" customFormat="1" ht="110.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="C15" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="D15" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="E15" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="F15" s="33"/>
+    </row>
+    <row r="16" spans="1:6" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="81" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" s="82"/>
+      <c r="C16" s="82"/>
+      <c r="D16" s="82"/>
+      <c r="E16" s="83"/>
+    </row>
+    <row r="17" spans="1:8" ht="135" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="B17" s="23" t="s">
+        <v>62</v>
+      </c>
+      <c r="C17" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="49" t="s">
+        <v>3</v>
+      </c>
+      <c r="E17" s="50" t="s">
+        <v>2</v>
+      </c>
+      <c r="F17" s="35"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="3"/>
+    </row>
+    <row r="18" spans="1:8" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="93" t="s">
         <v>41</v>
       </c>
-      <c r="B2" s="94" t="s">
+      <c r="B18" s="94"/>
+      <c r="C18" s="94"/>
+      <c r="D18" s="94"/>
+      <c r="E18" s="95"/>
+    </row>
+    <row r="19" spans="1:8" ht="73.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="D19" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" s="52" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="90" t="s">
         <v>42</v>
       </c>
-      <c r="C2" s="58" t="s">
+      <c r="B20" s="91"/>
+      <c r="C20" s="91"/>
+      <c r="D20" s="91"/>
+      <c r="E20" s="92"/>
+      <c r="G20" s="1"/>
+    </row>
+    <row r="21" spans="1:8" ht="49.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="B21" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="C21" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="D21" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="E21" s="26" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="49.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="B22" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="C22" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="D22" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="E22" s="26" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="87" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="88"/>
+      <c r="C23" s="88"/>
+      <c r="D23" s="88"/>
+      <c r="E23" s="89"/>
+    </row>
+    <row r="24" spans="1:8" ht="53.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B24" s="23" t="s">
+        <v>59</v>
+      </c>
+      <c r="C24" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="D24" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="26" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="78" t="s">
         <v>44</v>
       </c>
-      <c r="D2" s="58" t="s">
-[...12 lines deleted...]
-      <c r="E3" s="100" t="s">
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="80"/>
+    </row>
+    <row r="26" spans="1:8" ht="84" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="23" t="s">
         <v>54</v>
       </c>
-      <c r="F3" s="102" t="s">
-[...31 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="C26" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="D26" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="E26" s="26" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="69" t="s">
+        <v>43</v>
+      </c>
+      <c r="B27" s="70"/>
+      <c r="C27" s="70"/>
+      <c r="D27" s="70"/>
+      <c r="E27" s="71"/>
+    </row>
+    <row r="28" spans="1:8" ht="64.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="B28" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="D28" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="E28" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="E6" s="8" t="s">
-[...17 lines deleted...]
-      <c r="D7" s="36" t="s">
+    </row>
+    <row r="29" spans="1:8" ht="64.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="27"/>
+      <c r="B29" s="28"/>
+      <c r="C29" s="29"/>
+      <c r="D29" s="30"/>
+      <c r="E29" s="30"/>
+    </row>
+    <row r="30" spans="1:8" ht="64.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A32" s="53">
+        <v>46114</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A33" s="54" t="s">
         <v>26</v>
       </c>
-      <c r="E7" s="37" t="s">
-[...346 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <mergeCells count="18">
-    <mergeCell ref="A1:F1"/>
+  <mergeCells count="17">
+    <mergeCell ref="A27:E27"/>
+    <mergeCell ref="C2:C4"/>
+    <mergeCell ref="A13:E13"/>
+    <mergeCell ref="A25:E25"/>
+    <mergeCell ref="A16:E16"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A23:E23"/>
+    <mergeCell ref="A20:E20"/>
+    <mergeCell ref="A18:E18"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A10:E10"/>
+    <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:B4"/>
-    <mergeCell ref="D2:D4"/>
-    <mergeCell ref="E2:F2"/>
+    <mergeCell ref="D2:E2"/>
+    <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
-    <mergeCell ref="F3:F4"/>
-[...10 lines deleted...]
-    <mergeCell ref="A10:F10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="81" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hárky</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hárok1</vt:lpstr>
     </vt:vector>