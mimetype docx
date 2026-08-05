--- v0 (2025-11-04)
+++ v1 (2026-08-05)
@@ -1,314 +1,549 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5FA2D59F" w14:textId="6612A9EA" w:rsidR="00F5484D" w:rsidRDefault="00F5484D" w:rsidP="00F5484D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="5FA2D59F" w14:textId="185C4CF3" w:rsidR="00F5484D" w:rsidRDefault="00F5484D" w:rsidP="00FE6B1C">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
           <w:tab w:val="num" w:pos="1004"/>
         </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F5484D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Annex no. 8 - Sample form of the UPJŠ </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002905DC">
+        <w:t xml:space="preserve">Annex no. 8 - Sample form of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F5484D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>employee</w:t>
-      </w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F5484D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">'s consent to the processing of a special category of personal data for the purposes of evaluating the fulfillment of conditions for tuition fees, allocation of accommodation in UPJŠ accommodation facilities and other purposes that take into account </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001419E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="002905DC">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>UPJŠ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5484D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002905DC" w:rsidRPr="001419E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t>employee</w:t>
       </w:r>
+      <w:r w:rsidRPr="001419E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>'s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001419E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r w:rsidR="001419E1" w:rsidRPr="001419E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001419E1" w:rsidRPr="001419E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>tudent</w:t>
+      </w:r>
+      <w:r w:rsidR="001419E1" w:rsidRPr="001419E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>'s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F5484D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F5484D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>consent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F5484D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F5484D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F5484D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> processing of a special category of personal data for the purposes of evaluating the fulfillment of conditions for tuition fees, allocation of accommodation in UPJŠ accommodation facilities and other purposes that take into account </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">medical condition of the </w:t>
+      </w:r>
+      <w:r w:rsidR="002905DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>employee</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="04EA0ED4" w14:textId="77777777" w:rsidR="00F5484D" w:rsidRPr="002765F2" w:rsidRDefault="00F5484D" w:rsidP="00F5484D"/>
-[...1 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="04EA0ED4" w14:textId="77777777" w:rsidR="00F5484D" w:rsidRPr="002765F2" w:rsidRDefault="00F5484D" w:rsidP="00FE6B1C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22479B3B" w14:textId="0A302D63" w:rsidR="00F5484D" w:rsidRPr="008414C7" w:rsidRDefault="00F5484D" w:rsidP="00FE6B1C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F5484D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Consent to the processing of a special category of personal data</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="301AF376" w14:textId="77777777" w:rsidR="00F5484D" w:rsidRPr="008414C7" w:rsidRDefault="00F5484D" w:rsidP="00F5484D">
-      <w:pPr>
+    <w:p w14:paraId="301AF376" w14:textId="77777777" w:rsidR="00F5484D" w:rsidRPr="008414C7" w:rsidRDefault="00F5484D" w:rsidP="00FE6B1C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14FAC538" w14:textId="6DC6BA44" w:rsidR="00F5484D" w:rsidRPr="008414C7" w:rsidRDefault="00672BFB" w:rsidP="00F5484D">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="14FAC538" w14:textId="39824EA9" w:rsidR="00F5484D" w:rsidRPr="008414C7" w:rsidRDefault="00672BFB" w:rsidP="00FE6B1C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Undersigned </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Undersigned</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002905DC" w:rsidRPr="00FE6B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>employee</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE6B1C" w:rsidRPr="00FE6B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE6B1C" w:rsidRPr="00FE6B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F5484D" w:rsidRPr="008414C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F5484D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(tit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
       <w:r w:rsidR="00F5484D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>name</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F5484D" w:rsidRPr="008414C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>surname</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F5484D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>):  ........................................................</w:t>
       </w:r>
       <w:r w:rsidR="00F5484D" w:rsidRPr="008414C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F5484D" w:rsidRPr="008414C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="736CB687" w14:textId="7D619B5C" w:rsidR="00F5484D" w:rsidRPr="008414C7" w:rsidRDefault="00F5484D" w:rsidP="00F5484D">
+    <w:p w14:paraId="736CB687" w14:textId="7D619B5C" w:rsidR="00F5484D" w:rsidRPr="008414C7" w:rsidRDefault="00F5484D" w:rsidP="00FE6B1C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9015"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008414C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>ate of birth</w:t>
-      </w:r>
+        <w:t>ate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>birth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008414C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="008414C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D6CCAE" w14:textId="1985112D" w:rsidR="00F5484D" w:rsidRPr="008414C7" w:rsidRDefault="00F5484D" w:rsidP="00F5484D">
+    <w:p w14:paraId="7D55E780" w14:textId="77777777" w:rsidR="00FE6B1C" w:rsidRDefault="00FE6B1C" w:rsidP="00FE6B1C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9015"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53D6CCAE" w14:textId="69CD201D" w:rsidR="00F5484D" w:rsidRPr="008414C7" w:rsidRDefault="00F5484D" w:rsidP="00FE6B1C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9015"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008414C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Fa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>culty</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008414C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> /univer</w:t>
+        <w:t xml:space="preserve"> /</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008414C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>univer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>sity department</w:t>
+        <w:t>sity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> department</w:t>
       </w:r>
       <w:r w:rsidRPr="008414C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="008414C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7276FE8F" w14:textId="548D823C" w:rsidR="00F5484D" w:rsidRPr="00F5484D" w:rsidRDefault="00F5484D" w:rsidP="00F5484D">
+    <w:p w14:paraId="69B83F6A" w14:textId="77777777" w:rsidR="00FE6B1C" w:rsidRDefault="00FE6B1C" w:rsidP="00F5484D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7276FE8F" w14:textId="639F1A13" w:rsidR="00F5484D" w:rsidRPr="00F5484D" w:rsidRDefault="00F5484D" w:rsidP="00F5484D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F5484D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>according to the Art. 9 (2) (a) a) Regulation of the European Parliament and of the Council of the EU no. 2016/679 of 27 April 2016 on the protection of individuals with regard to the processing of personal data and on the free movement of such data, repealing Directive no. 95/46 / EC (General Data Protection Regulation) (hereinafter referred to as “GDPR”),</w:t>
-      </w:r>
+        <w:t>according</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F5484D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F5484D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F5484D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Art. 9 (2) (a) a) Regulation of the European Parliament and of the Council of the EU no. 2016/679 of 27 April 2016 on the protection of individuals with regard to the processing of personal data and on the free movement of such data, repealing Directive no. 95/46 / EC (General Data Protection Regulation) (hereinafter referred to as “GDPR”),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5484D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> I expressly consent</w:t>
       </w:r>
       <w:r w:rsidRPr="00F5484D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> to the Pav</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00F5484D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">l Jozef Šafárik University in Košice, Šrobárova 2, 041 80 Košice (hereinafter referred to as the “controller”) </w:t>
       </w:r>
@@ -319,89 +554,174 @@
         </w:rPr>
         <w:t xml:space="preserve">with the processing of a special category of personal data concerning my </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>medical condition</w:t>
       </w:r>
       <w:r w:rsidRPr="00F5484D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> for the purpose</w:t>
       </w:r>
       <w:r w:rsidR="00672BFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> of:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A2A588A" w14:textId="63090C98" w:rsidR="00F5484D" w:rsidRPr="008414C7" w:rsidRDefault="00F5484D" w:rsidP="00F5484D">
+    <w:p w14:paraId="4A2A588A" w14:textId="36CC3F88" w:rsidR="00F5484D" w:rsidRPr="008414C7" w:rsidRDefault="00F5484D" w:rsidP="00F5484D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008414C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="231F20"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r w:rsidRPr="008414C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="231F20"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002905DC" w:rsidRPr="002905DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>allocation of a special grant within the Erasmus+ program for employees with disabilities</w:t>
-      </w:r>
+        <w:t xml:space="preserve">allocation of a special grant within the Erasmus+ program </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002905DC" w:rsidRPr="002905DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="231F20"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002905DC" w:rsidRPr="002905DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="231F20"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002905DC" w:rsidRPr="00FE6B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="231F20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>employees</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE6B1C" w:rsidRPr="00FE6B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="231F20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE6B1C" w:rsidRPr="00FE6B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="231F20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>students</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002905DC" w:rsidRPr="002905DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="231F20"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002905DC" w:rsidRPr="002905DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="231F20"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002905DC" w:rsidRPr="002905DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="231F20"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002905DC" w:rsidRPr="002905DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="231F20"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>disabilities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="55937435" w14:textId="22C223AC" w:rsidR="00F5484D" w:rsidRPr="008414C7" w:rsidRDefault="00F5484D" w:rsidP="00F5484D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008414C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="231F20"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r w:rsidRPr="008414C7">
         <w:rPr>
@@ -497,51 +817,51 @@
           <w:color w:val="231F20"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Privacy Policy conditions</w:t>
       </w:r>
       <w:r w:rsidRPr="00F5484D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> at UPJŠ are published on the UPJŠ website:</w:t>
       </w:r>
       <w:r w:rsidRPr="008414C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidRPr="008414C7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hypertextovprepojenie"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:lang w:bidi="hi-IN"/>
           </w:rPr>
           <w:t>https://www.upjs.sk/verejnost-media/informacie-pre-verejnost/ochrana-osobnych-udajov/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1938E30E" w14:textId="79411834" w:rsidR="00F5484D" w:rsidRDefault="00F5484D" w:rsidP="00F5484D">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F5484D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve">For the assessment of my </w:t>
       </w:r>
@@ -615,365 +935,436 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BD7FF50" w14:textId="77777777" w:rsidR="00F5484D" w:rsidRPr="008414C7" w:rsidRDefault="00F5484D" w:rsidP="00F5484D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="6381" w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008414C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="386A76E8" w14:textId="06EBD7F4" w:rsidR="00F5484D" w:rsidRPr="008414C7" w:rsidRDefault="002905DC" w:rsidP="002905DC">
+    <w:p w14:paraId="386A76E8" w14:textId="20E813B4" w:rsidR="00F5484D" w:rsidRPr="008414C7" w:rsidRDefault="002905DC" w:rsidP="00FE6B1C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="6372"/>
-        <w:jc w:val="both"/>
+        <w:ind w:left="5670"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">          Employee</w:t>
-      </w:r>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE6B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="231F20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>Employee</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5484D" w:rsidRPr="00FE6B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="231F20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F5484D" w:rsidRPr="00FE6B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="231F20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE6B1C" w:rsidRPr="00FE6B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="231F20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE6B1C" w:rsidRPr="00FE6B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="231F20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE6B1C" w:rsidRPr="00FE6B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="231F20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE6B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="231F20"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F5484D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>’s signature</w:t>
-      </w:r>
+        <w:t>signature</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="676069C3" w14:textId="2620C216" w:rsidR="00F5484D" w:rsidRPr="008414C7" w:rsidRDefault="00F5484D" w:rsidP="00F5484D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="231F20"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008414C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="008414C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00672BFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="231F20"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>Select one of the options listed</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63BECE5B" w14:textId="77777777" w:rsidR="00F5484D" w:rsidRDefault="00F5484D"/>
-    <w:sectPr w:rsidR="00F5484D">
+    <w:sectPr w:rsidR="00F5484D" w:rsidRPr="008414C7">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F970D98"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BBF05B4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading1"/>
+      <w:pStyle w:val="Nadpis1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading2"/>
+      <w:pStyle w:val="Nadpis2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading3"/>
+      <w:pStyle w:val="Nadpis3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading4"/>
+      <w:pStyle w:val="Nadpis4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading5"/>
+      <w:pStyle w:val="Nadpis5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading6"/>
+      <w:pStyle w:val="Nadpis6"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading7"/>
+      <w:pStyle w:val="Nadpis7"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading8"/>
+      <w:pStyle w:val="Nadpis8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading9"/>
+      <w:pStyle w:val="Nadpis9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1008337738">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F5484D"/>
+    <w:rsid w:val="001419E1"/>
+    <w:rsid w:val="00147766"/>
     <w:rsid w:val="002905DC"/>
     <w:rsid w:val="00672BFB"/>
+    <w:rsid w:val="00946172"/>
     <w:rsid w:val="00F5484D"/>
+    <w:rsid w:val="00FE6B1C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sk-SK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="484097FF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{98F42B3A-15F0-684A-AF63-A9412B7B88ED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1319,410 +1710,410 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normlny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F5484D"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Nadpis1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="Nadpis1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00F5484D"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Nadpis2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="Nadpis2Char"/>
     <w:qFormat/>
     <w:rsid w:val="00F5484D"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="36"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Nadpis3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="Nadpis3Char"/>
     <w:qFormat/>
     <w:rsid w:val="00F5484D"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="32"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Nadpis4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="Nadpis4Char"/>
     <w:qFormat/>
     <w:rsid w:val="00F5484D"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Nadpis5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading5Char"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="Nadpis5Char"/>
     <w:qFormat/>
     <w:rsid w:val="00F5484D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Nadpis6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading6Char"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="Nadpis6Char"/>
     <w:qFormat/>
     <w:rsid w:val="00F5484D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="5"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Nadpis7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading7Char"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="Nadpis7Char"/>
     <w:qFormat/>
     <w:rsid w:val="00F5484D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="Nadpis8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading8Char"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="Nadpis8Char"/>
     <w:qFormat/>
     <w:rsid w:val="00F5484D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="7"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:i/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Nadpis9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading9Char"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="Nadpis9Char"/>
     <w:qFormat/>
     <w:rsid w:val="00F5484D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Predvolenpsmoodseku">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Normlnatabuka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezzoznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis1Char">
+    <w:name w:val="Nadpis 1 Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Nadpis1"/>
     <w:rsid w:val="00F5484D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis2Char">
+    <w:name w:val="Nadpis 2 Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Nadpis2"/>
     <w:rsid w:val="00F5484D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="36"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis3Char">
+    <w:name w:val="Nadpis 3 Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Nadpis3"/>
     <w:rsid w:val="00F5484D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="32"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis4Char">
+    <w:name w:val="Nadpis 4 Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Nadpis4"/>
     <w:rsid w:val="00F5484D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis5Char">
+    <w:name w:val="Nadpis 5 Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Nadpis5"/>
     <w:rsid w:val="00F5484D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis6Char">
+    <w:name w:val="Nadpis 6 Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Nadpis6"/>
     <w:rsid w:val="00F5484D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis7Char">
+    <w:name w:val="Nadpis 7 Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Nadpis7"/>
     <w:rsid w:val="00F5484D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis8Char">
+    <w:name w:val="Nadpis 8 Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Nadpis8"/>
     <w:rsid w:val="00F5484D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:i/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis9Char">
+    <w:name w:val="Nadpis 9 Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Nadpis9"/>
     <w:rsid w:val="00F5484D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hypertextovprepojenie">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F5484D"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.upjs.sk/verejnost-media/informacie-pre-verejnost/ochrana-osobnych-udajov/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motív balíka Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -1988,69 +2379,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>435</Words>
-  <Characters>2484</Characters>
+  <Words>441</Words>
+  <Characters>2520</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>20</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>21</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Názov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2914</CharactersWithSpaces>
+  <CharactersWithSpaces>2956</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>K S</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>