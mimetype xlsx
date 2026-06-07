--- v0 (2026-04-06)
+++ v1 (2026-06-07)
@@ -5,79 +5,79 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28324"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Emília Sotáková\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5EF30EB6-9823-4A06-B31B-A7E981B892BB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E59C9F66-DCD7-46CC-B5EB-0D829630717A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{3DEDA342-A5B8-4A96-BCA4-E5C606A5688B}"/>
   </bookViews>
   <sheets>
     <sheet name="Hárok1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="44">
   <si>
     <t>Grantová schéma</t>
   </si>
   <si>
     <t>Kód</t>
   </si>
   <si>
     <t>Zodpovedný riešiteľ projektu</t>
   </si>
   <si>
     <t>Pracovisko</t>
   </si>
   <si>
     <t>Začiatok riešenia</t>
   </si>
   <si>
     <t>Koniec riešenia</t>
   </si>
   <si>
     <t>Pridelené financie (EUR)</t>
   </si>
   <si>
     <t>VVGS IPEL</t>
   </si>
   <si>
@@ -143,51 +143,72 @@
   <si>
     <t>Psychologické prežívanie návratu matiek do práce po materskej a rodičovskej dovolenke.</t>
   </si>
   <si>
     <t>Uncertain world-language of uncertainty:real ways of processing and expressing uncertainty</t>
   </si>
   <si>
     <t>VVGS projekty v roku 2026</t>
   </si>
   <si>
     <t>VVGS-2025-3817</t>
   </si>
   <si>
     <t>Elektronický učebný text s prvkami práce s AI pre podporu predmetu Súčasná filozofia 2 (Analitická filozofia)</t>
   </si>
   <si>
     <t>prof. PhDr. Eugen Andreanský, PhD.</t>
   </si>
   <si>
     <t>KF</t>
   </si>
   <si>
     <t>VVGS-2026-3947</t>
   </si>
   <si>
-    <t>31.04.2027</t>
+    <t>CJP</t>
+  </si>
+  <si>
+    <t>Tvorba inovatívnych didaktických materiálov na rozvoj komunikačných zručností zahraničných študentov medicíny pri vedení anamnézy</t>
+  </si>
+  <si>
+    <t>Katedra filozofie na Kežmarskom ev. lýceu v rokoch 1787 - 1852</t>
+  </si>
+  <si>
+    <t>Mgr. Martin Škára, PhD.</t>
+  </si>
+  <si>
+    <t>VVGS PCOV</t>
+  </si>
+  <si>
+    <t>VVGS-2026-3886</t>
+  </si>
+  <si>
+    <t>VVGS-2026-3877</t>
+  </si>
+  <si>
+    <t>Mgr. Ing. Ingrid Madárová, PhD.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
@@ -309,77 +330,80 @@
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="4" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="0" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normálna" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -671,266 +695,318 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{408BEEC4-25F4-48C4-BC00-77B244ED5F09}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="17" customWidth="1"/>
     <col min="2" max="2" width="17.44140625" customWidth="1"/>
-    <col min="3" max="3" width="92" customWidth="1"/>
+    <col min="3" max="3" width="92.109375" customWidth="1"/>
     <col min="4" max="4" width="36.44140625" customWidth="1"/>
     <col min="5" max="5" width="11.6640625" customWidth="1"/>
     <col min="6" max="6" width="15.109375" customWidth="1"/>
     <col min="7" max="7" width="13.5546875" customWidth="1"/>
     <col min="8" max="8" width="16.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="17" t="s">
+      <c r="A1" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="18"/>
-[...5 lines deleted...]
-      <c r="H1" s="19"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="G1" s="19"/>
+      <c r="H1" s="20"/>
     </row>
     <row r="2" spans="1:8" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A2" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="9"/>
       <c r="D2" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="10" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A3" s="11" t="s">
+    <row r="3" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3" s="6">
+        <v>45717</v>
+      </c>
+      <c r="G3" s="6">
+        <v>46081</v>
+      </c>
+      <c r="H3" s="5">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" s="13">
+        <v>46081</v>
+      </c>
+      <c r="G4" s="13">
+        <v>46123</v>
+      </c>
+      <c r="H4" s="5">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A5" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B5" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="C3" s="2" t="s">
+      <c r="C5" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="D5" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="E3" s="1" t="s">
+      <c r="E5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="F3" s="3">
+      <c r="F5" s="3">
         <v>45413</v>
       </c>
-      <c r="G3" s="3">
+      <c r="G5" s="3">
         <v>46142</v>
       </c>
-      <c r="H3" s="1">
+      <c r="H5" s="1">
         <v>6000</v>
       </c>
     </row>
-    <row r="4" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A4" s="11" t="s">
+    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A6" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B6" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="C4" s="2" t="s">
+      <c r="C6" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="D4" s="2" t="s">
+      <c r="D6" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="E4" s="1" t="s">
+      <c r="E6" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="F4" s="3">
+      <c r="F6" s="3">
         <v>45413</v>
       </c>
-      <c r="G4" s="3">
+      <c r="G6" s="3">
         <v>46142</v>
       </c>
-      <c r="H4" s="1">
+      <c r="H6" s="1">
         <v>6000</v>
-      </c>
-[...50 lines deleted...]
-        <v>2000</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A7" s="11" t="s">
+      <c r="A7" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F7" s="6">
+        <v>45962</v>
+      </c>
+      <c r="G7" s="6">
+        <v>46326</v>
+      </c>
+      <c r="H7" s="5">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A8" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" s="13">
+        <v>46082</v>
+      </c>
+      <c r="G8" s="13">
+        <v>46446</v>
+      </c>
+      <c r="H8" s="5">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A9" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F9" s="13">
+        <v>46082</v>
+      </c>
+      <c r="G9" s="13">
+        <v>46446</v>
+      </c>
+      <c r="H9" s="5">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="B10" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="C10" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="E7" s="1" t="s">
+      <c r="E10" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="F7" s="14">
+      <c r="F10" s="14">
         <v>45962</v>
       </c>
-      <c r="G7" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="1">
+      <c r="G10" s="15">
+        <v>46507</v>
+      </c>
+      <c r="H10" s="1">
         <v>3000</v>
       </c>
     </row>
-    <row r="8" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.3">
-[...26 lines deleted...]
-      <c r="A11" t="s">
+    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A14" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="16">
-        <v>46114</v>
+      <c r="B14" s="16">
+        <v>46120</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hárky</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>