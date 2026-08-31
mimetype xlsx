--- v0 (2025-10-10)
+++ v1 (2026-08-31)
@@ -1,337 +1,198 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Dokumenty\_ERASMUS_KA171\KA171_2023\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\veronika.lehotska\Desktop\web KA171\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E99359D1-1D67-4B48-BB83-39AB1D908998}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="38400" windowHeight="16980"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hárok1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="52">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
     <t>University of Vlora "Ismail Qemali"</t>
   </si>
   <si>
-    <t>x</t>
-[...1 lines deleted...]
-  <si>
     <t>Partner country</t>
   </si>
   <si>
     <t>Partner university/HEI</t>
   </si>
   <si>
-    <t xml:space="preserve">UPJŠ faculty/department/institute </t>
-[...34 lines deleted...]
-  <si>
     <t>Georgia</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
-    <t>IIA fully signed?</t>
-[...7 lines deleted...]
-  <si>
     <t>Project valid from 01.08.2023 to 31.07.2026</t>
   </si>
   <si>
     <t>The University of Georgia</t>
   </si>
   <si>
     <t>Caucasus University</t>
   </si>
   <si>
-    <t>Faculty of Arts - Department of Psychology</t>
-[...16 lines deleted...]
-  <si>
     <t>Lviv University of Trade and Economics</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>Bar Ilan University</t>
   </si>
   <si>
-    <t>Brasil</t>
-[...1 lines deleted...]
-  <si>
     <t>Universidade Federal do Pará</t>
   </si>
   <si>
-    <t>1x teaching,
-[...2 lines deleted...]
-  <si>
     <t>USA</t>
   </si>
   <si>
     <t>University of Miami</t>
   </si>
   <si>
     <t>University of Oregon</t>
   </si>
   <si>
-    <t>Faculty of Medicine - Department of Medical Biology</t>
-[...43 lines deleted...]
-    <t>2 x teaching</t>
+    <t>KA171 - Call 2023 - Partner universities/HEIs</t>
+  </si>
+  <si>
+    <t>Region</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yuriy Fedkovych Chernivtsi National University </t>
+  </si>
+  <si>
+    <t>Ivane Javakishvili Tbilisi State University</t>
+  </si>
+  <si>
+    <t>Brazil</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="6" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
       <sz val="11"/>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-      <color rgb="FF0070C0"/>
+      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="8">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFF0000"/>
+        <fgColor rgb="FF0070C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF92D050"/>
-[...11 lines deleted...]
-        <fgColor rgb="FF7030A0"/>
+        <fgColor rgb="FFFFC000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -356,126 +217,93 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...41 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normálna" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motív balíka Office">
   <a:themeElements>
@@ -720,422 +548,190 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H15"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:C13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.7109375" style="1" customWidth="1"/>
-    <col min="2" max="2" width="25.7109375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="8.7109375" style="1"/>
+    <col min="2" max="2" width="15.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="50.7109375" style="1" customWidth="1"/>
+    <col min="4" max="16384" width="8.7109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-[...23 lines deleted...]
-    <row r="3" spans="1:8" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:3" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" s="5"/>
+      <c r="C1" s="5"/>
+    </row>
+    <row r="2" spans="1:3" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B2" s="6"/>
+      <c r="C2" s="6"/>
+    </row>
+    <row r="3" spans="1:3" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="11">
+        <v>1</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="12">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="3" t="s">
-[...17 lines deleted...]
-      <c r="H3" s="3" t="s">
+      <c r="C5" s="4" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:8" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-[...53 lines deleted...]
-      </c>
+    <row r="6" spans="1:3" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="13"/>
+      <c r="B6" s="8"/>
       <c r="C6" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="D6" s="5" t="s">
+    </row>
+    <row r="7" spans="1:3" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="13"/>
+      <c r="B7" s="9"/>
+      <c r="C7" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="13"/>
+      <c r="B8" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="14"/>
+      <c r="B9" s="10"/>
+      <c r="C9" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="11">
+        <v>3</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="E6" s="6" t="s">
-[...25 lines deleted...]
-      <c r="E7" s="6" t="s">
+    </row>
+    <row r="11" spans="1:3" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="11">
+        <v>10</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="12">
+        <v>12</v>
+      </c>
+      <c r="B12" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="6" t="s">
-[...74 lines deleted...]
-      <c r="G10" s="6" t="s">
+      <c r="C12" s="4" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="14"/>
+      <c r="B13" s="10"/>
+      <c r="C13" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="H10" s="6" t="s">
-[...123 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...7 lines deleted...]
-    <mergeCell ref="A7:A9"/>
+  <mergeCells count="7">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A5:A9"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="B5:B7"/>
+    <mergeCell ref="B12:B13"/>
     <mergeCell ref="B8:B9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hárky</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hárok1</vt:lpstr>